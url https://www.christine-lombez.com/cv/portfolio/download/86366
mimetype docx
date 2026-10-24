--- v0 (2025-10-21)
+++ v1 (2026-10-24)
@@ -1,825 +1,1269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0047385F" w:rsidRPr="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="118B0648" w14:textId="2B183AFF" w:rsidR="0047385F" w:rsidRPr="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200939">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">BIBLIOGRAPHIE - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>BIBLIOGRAPHY</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00200939" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="1D7CC483" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00503F8B" w:rsidRDefault="00503F8B" w:rsidP="0047385F">
+    <w:p w14:paraId="568B8C96" w14:textId="77777777" w:rsidR="00BC7A49" w:rsidRPr="00200939" w:rsidRDefault="00BC7A49" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="429D3CC5" w14:textId="77777777" w:rsidR="00503F8B" w:rsidRDefault="00503F8B" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008117FF">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25312916" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008117FF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIVRES – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008117FF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...522 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+        <w:t>MONOGRAPHS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A01EA76" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021059BB" w14:textId="7C40817E" w:rsidR="009C4E5C" w:rsidRPr="009C4E5C" w:rsidRDefault="009C4E5C" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Quand les Muses prennent les armes. Poésie et traduction en France sous l’Occupation (1940-1944)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Gruyter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Berlin, collection « La traduction littéraire en temps de guerre », 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B06B0" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0013446D" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>forthcoming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A957315" w14:textId="77777777" w:rsidR="009C4E5C" w:rsidRDefault="009C4E5C" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668C96EB" w14:textId="484F0591" w:rsidR="0047385F" w:rsidRPr="00F71F59" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>La Seconde Profondeur. La traduction poétique et les poètes traducteurs en Europe au XXe siècle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Les Belles-Lettres, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coll. « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Traductologi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Paris, 2016, 448 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A869E59" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5975822A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Wer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>wenn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ich </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>schriee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>hörte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00580773">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Rilke - La première Elégie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Traductions recueillies et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>présentées par C. Lombez, Presses Universitaires de Bordeaux, collection Translations, 2014 (livret + fiches)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0F6A31" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4669809D" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00EC6511" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>La traduction de la poésie allemande en français dans la première moitié du XIXe siècle – Réception</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>et interaction poétique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Niemeyer, Tübingen, 2009, 270 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5877E452" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7EFD1A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Transactions secrètes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F62DA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Philippe Jaccottet poète et traducteur de Rilke et Hölderlin, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Artois Presses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Université, coll. « Traductologie », Arras, 2003, 182 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C083B8" w14:textId="77777777" w:rsidR="00C913E1" w:rsidRPr="002557AA" w:rsidRDefault="00C913E1" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288A094E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>La Poésie moderne, courants et méthodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Editions du Temps, Paris, 1999, 175 p.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5293B88C" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081BAA14" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2858853A" w14:textId="77777777" w:rsidR="00BC7A49" w:rsidRDefault="00BC7A49" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">DIRECTION D’OUVRAGES COLLECTIFS ET CODIRECTIONS – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FBD23E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>SUPERVISION OF</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIRECTION D’OUVRAGES COLLECTIFS ET CODIRECTIONS – </w:t>
+      </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>SUPERVISION OF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BD7BFF" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>EDITED MONOGRAPHS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="002C694A" w:rsidRPr="006F62CE" w:rsidRDefault="006F62CE" w:rsidP="0047385F">
+    <w:p w14:paraId="314ADFEC" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B32D4C" w14:textId="77AC8332" w:rsidR="009C4E5C" w:rsidRPr="009C4E5C" w:rsidRDefault="001408B9" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Continent oublié. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk237531058"/>
+      <w:r w:rsidR="002E29B2" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>raducteurs et traductrices européens durant la Seconde Guerre mondiale</w:t>
+      </w:r>
+      <w:r w:rsidR="002E29B2" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1939-1945)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Gruyter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Berlin, collection « La traduction littéraire en temps de guerre », 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidR="0013446D" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>318</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4E5C" w:rsidRPr="0013446D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4810B9F3" w14:textId="77777777" w:rsidR="009C4E5C" w:rsidRDefault="009C4E5C" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DAFEF8" w14:textId="449FC5C7" w:rsidR="00AB004A" w:rsidRPr="00AB004A" w:rsidRDefault="00AB004A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sens et contresens du Moyen-Âge au XXIe siècle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez &amp; B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Méniel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), Classiques Garnier, Paris, collection Esprit des Lois, Esprits des Lettres, 2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00670F55">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>397p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FA13D7" w14:textId="77777777" w:rsidR="00AB004A" w:rsidRDefault="00AB004A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207D24FF" w14:textId="4C745552" w:rsidR="002C694A" w:rsidRPr="006F62CE" w:rsidRDefault="006F62CE" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Circulations littéraires, transferts et traductions dans l’Europe en guerre (1939-1945)</w:t>
       </w:r>
+      <w:r w:rsidR="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00732C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Presses de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l’Université</w:t>
       </w:r>
@@ -849,256 +1293,322 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2021,</w:t>
       </w:r>
       <w:r w:rsidR="007359F9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 246p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F62CE" w:rsidRDefault="006F62CE" w:rsidP="0047385F">
+    <w:p w14:paraId="7C011051" w14:textId="77777777" w:rsidR="006F62CE" w:rsidRDefault="006F62CE" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C694A" w:rsidRPr="00732C91" w:rsidRDefault="00732C91" w:rsidP="0047385F">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00732C91">
+    <w:p w14:paraId="4FDBF0C8" w14:textId="77777777" w:rsidR="002C694A" w:rsidRPr="00732C91" w:rsidRDefault="00732C91" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Traduire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>collaborer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>résister</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Traducteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traductrices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sous </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l’Occupation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidR="00B652D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Presses de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00732C91">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B652D3" w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B652D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>l’Université</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00732C91">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>TraHis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002C694A" w:rsidRPr="00732C91">
+      <w:r w:rsidR="002C694A" w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008903FF" w:rsidRPr="00732C91">
+      <w:r w:rsidR="008903FF" w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
-      <w:r w:rsidR="008042EC">
+      <w:r w:rsidR="008042EC" w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, 420p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF31BF" w:rsidRDefault="00DF31BF" w:rsidP="0047385F">
-[...14 lines deleted...]
-    <w:p w:rsidR="00DF31BF" w:rsidRPr="002557AA" w:rsidRDefault="00DF31BF" w:rsidP="00DF31BF">
+    <w:p w14:paraId="43B0FE26" w14:textId="77777777" w:rsidR="00DF31BF" w:rsidRDefault="00DF31BF" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7812DB4E" w14:textId="77777777" w:rsidR="00DF31BF" w:rsidRPr="002557AA" w:rsidRDefault="00DF31BF" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Histoire des traductions en langue française </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1235,66 +1745,66 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>co-direction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> du chapitre « Poésie »</w:t>
       </w:r>
       <w:r w:rsidR="006D59E2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, 61 p.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC4A8C" w:rsidRDefault="00CC4A8C" w:rsidP="0047385F">
-[...14 lines deleted...]
-    <w:p w:rsidR="00C3121B" w:rsidRDefault="00CC4A8C" w:rsidP="00CC4A8C">
+    <w:p w14:paraId="067447EF" w14:textId="77777777" w:rsidR="00CC4A8C" w:rsidRDefault="00CC4A8C" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F85465" w14:textId="30BA0601" w:rsidR="00C3121B" w:rsidRDefault="00CC4A8C" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3121B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1943 en traductions dans l’espace francophone européen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3121B">
         <w:rPr>
@@ -1336,76 +1846,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Atlantide n°8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3121B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Université de Nantes, 2018. Consultable en ligne</w:t>
       </w:r>
       <w:r w:rsidR="00C3121B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00AA50D8" w:rsidRPr="000854B7">
+        <w:r w:rsidR="000144CC" w:rsidRPr="00D72B10">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
-            <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>http://atlantide.univ-nantes.fr/-1943-en-traductions-dans-l-espace-</w:t>
+          <w:t>https://atlantide.pergola-publications.fr/index.php?id=1060</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="00FF048A" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="000144CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CA85DA" w14:textId="77777777" w:rsidR="00AA50D8" w:rsidRPr="00C3121B" w:rsidRDefault="00AA50D8" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7DC9E4" w14:textId="3D8A9A91" w:rsidR="0047385F" w:rsidRPr="000144CC" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Traducteurs dans l’Histoire. Traducteurs en guerre (1914-18, 1939-45)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1438,78 +1952,82 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Atlantide n°5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Université de Nantes, 2016. Consultable en ligne </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00C814F9">
+        <w:r w:rsidR="000144CC" w:rsidRPr="00D72B10">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
-            <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>http://atlantide.univ-nantes.fr/-Traducteurs-dans-l-histoire</w:t>
+          <w:t>https://atlantide.pergola-publications.fr/index.php?id=944</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...16 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="000144CC">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB73DE5" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="000144CC" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CE3CA8" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Histoire des traductions en langue française XIXe siècle - HTLF 19 </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -1577,65 +2095,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lombez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Verdier, Paris, 2012, 1364 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="5CF9B0ED" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72056144" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Traduire en langue française en 1830</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -1663,65 +2181,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Artois Presses Université, Arras, 2012, 208</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="5371607E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8FA61A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Retraductions – De la Renaissance au XXIe siècle</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -1769,65 +2287,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Nantes, 2011,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>283 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="04E4159B" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1D8CD6" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De la traduction et des transferts culturels</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -1955,295 +2473,314 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>L’Harmattan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Paris, 2007, 253 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...34 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="31B0CA0E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66444C88" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Transfer(t) - Travaux franco-allemands de Traductologie, </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Poésie, traduction, retraduction », (C.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lombez, R. Sauter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Université de Montpellier III/CNRS, 4e trimestre 2003, 95 p.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6538E841" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5332E033" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>S. Beckett – En attendant Godot</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, (C. Lombez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Editions du Temps, Paris, 1998, 190 p.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CFF584" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510C54AE" w14:textId="77777777" w:rsidR="00BC7A49" w:rsidRDefault="00BC7A49" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="61197339" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTICLES – </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ARTICLES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="28662DA5" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="009E2AC2" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="72F1E7E8" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="009E2AC2" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
@@ -2334,251 +2871,291 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>journals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00594BE4" w:rsidRDefault="00594BE4" w:rsidP="00594BE4">
+    <w:p w14:paraId="455AAEBC" w14:textId="77777777" w:rsidR="00594BE4" w:rsidRDefault="00594BE4" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00594BE4" w:rsidRDefault="00594BE4" w:rsidP="00594BE4">
+    <w:p w14:paraId="42EE3B16" w14:textId="77777777" w:rsidR="00594BE4" w:rsidRDefault="00594BE4" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002557AA">
-[...18 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« L’Afrique du Nord, un nouveau centre littéraire entre 1940 et 1944 ? L’exemple de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tunisie française littéraire</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> au miroir de la traduction », </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Romanica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wratislaviensia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E72739">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> LXVIII</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Périphéries</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Centres</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Traduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">”, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E72739">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Wrocław</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BE1290">
+      <w:r w:rsidR="00BE1290" w:rsidRPr="00953BA6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72739">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021, p. 119-134 </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="009005D6">
+        <w:r w:rsidRPr="00953BA6">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.19195/0557-2665.68.9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00594BE4" w:rsidRDefault="00594BE4" w:rsidP="00961541">
-[...8 lines deleted...]
-    <w:p w:rsidR="00961541" w:rsidRPr="00961541" w:rsidRDefault="00A95765" w:rsidP="00961541">
+    <w:p w14:paraId="485D9E32" w14:textId="5EF58955" w:rsidR="00594BE4" w:rsidRDefault="008F7DCC" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A57C359" wp14:editId="491D034F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-239602</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>150940</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="181610" cy="181610"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="400032333" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="400032333" name="Image 400032333"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="181610" cy="181610"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8AD0E2" w14:textId="088B3178" w:rsidR="00961541" w:rsidRPr="00961541" w:rsidRDefault="001A3182" w:rsidP="00E1099C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00961541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95765" w:rsidRPr="00961541">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00961541" w:rsidRPr="00961541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Writing under constraint in war time: literary translation in France during the German</w:t>
       </w:r>
       <w:r w:rsidR="00961541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00961541" w:rsidRPr="00961541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Occupation (1940-44)</w:t>
       </w:r>
       <w:r w:rsidR="00961541">
         <w:rPr>
@@ -2629,81 +3206,81 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C86030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C86030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ligne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C86030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00EA61CC" w:rsidRPr="00F55E92">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://chronotopos.eu/index.php/cts/article/view/3625/5584</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EA61CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95765" w:rsidRDefault="00A95765" w:rsidP="00BF753B">
-[...11 lines deleted...]
-    <w:p w:rsidR="00BF753B" w:rsidRDefault="00BF753B" w:rsidP="00BF753B">
+    <w:p w14:paraId="4A7C5D72" w14:textId="77777777" w:rsidR="00A95765" w:rsidRDefault="00A95765" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2019B51C" w14:textId="77777777" w:rsidR="00BF753B" w:rsidRDefault="00BF753B" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">«Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traducteur</w:t>
       </w:r>
@@ -2764,403 +3341,599 @@
         </w:rPr>
         <w:t>parallèle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> » ? </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Quelques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> remarques sur la </w:t>
+        <w:t xml:space="preserve"> remarques sur la pratique des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>pratique</w:t>
+        <w:t>poètes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> des </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>poètes</w:t>
+        <w:t>traducteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BF753B">
+        <w:t xml:space="preserve"> »,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revue des Sciences </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Humaines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n°338, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>avril-juin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00C86030">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, p. 87-98.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1545ACB8" w14:textId="77777777" w:rsidR="00A95765" w:rsidRPr="00BF753B" w:rsidRDefault="00A95765" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFFD581" w14:textId="77777777" w:rsidR="00217208" w:rsidRDefault="002E7299" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>réception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>poésie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espagnole </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traduite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> France sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1940-44</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de F. García Lorca et de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002E7299">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traducteurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF753B">
-[...52 lines deleted...]
-        <w:t xml:space="preserve"> 2020</w:t>
+      <w:r w:rsidRPr="002E7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> »,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00217208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Revue de Littérature comparée</w:t>
+      </w:r>
+      <w:r w:rsidR="00217208">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, 4/2019</w:t>
       </w:r>
       <w:r w:rsidR="00C86030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00217208" w:rsidRPr="00A95765" w:rsidRDefault="002E7299" w:rsidP="00B07F9D">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, p. 423-435.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAE745A" w14:textId="77777777" w:rsidR="007766BA" w:rsidRDefault="007766BA" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E7299">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002E7299">
+    </w:p>
+    <w:p w14:paraId="58B28D44" w14:textId="558CA2D0" w:rsidR="007766BA" w:rsidRPr="007766BA" w:rsidRDefault="007766BA" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«1943 au </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>miroir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007766BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E7299">
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (1940-44</w:t>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>poétique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002E7299">
-[...4 lines deleted...]
-        <w:t>) :</w:t>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>français :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002E7299">
-[...98 lines deleted...]
-    <w:p w:rsidR="00B07F9D" w:rsidRPr="00B07F9D" w:rsidRDefault="00B07F9D" w:rsidP="00B07F9D">
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour un état des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lieux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>1943 en traductions dans l’espace francophone européen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Atlantide n°8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Université de Nantes, 2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1099C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>55-64</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Consultable en ligne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007766BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00F75B2F" w:rsidRPr="00D72B10">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://atlantide.pergola-publications.fr/index.php?id=1102</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F75B2F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E24B2F" w14:textId="77777777" w:rsidR="00217208" w:rsidRDefault="00217208" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086B2FFB" w14:textId="77777777" w:rsidR="00B07F9D" w:rsidRPr="00B07F9D" w:rsidRDefault="00B07F9D" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">« Avec qui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B07F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traduit</w:t>
       </w:r>
@@ -3307,75 +4080,75 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B07F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B07F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ligne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B07F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00B07F9D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://journals.openedition.org/itineraires/4561</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B07F9D" w:rsidRDefault="00B07F9D" w:rsidP="001F5247">
+    <w:p w14:paraId="131C64DC" w14:textId="77777777" w:rsidR="00B07F9D" w:rsidRDefault="00B07F9D" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F5247" w:rsidRDefault="0047385F" w:rsidP="001F5247">
+    <w:p w14:paraId="435619FF" w14:textId="77777777" w:rsidR="001F5247" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA350A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>« La seconde profondeur de la traduction poétique : autour des poètes traducteurs »</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
@@ -3385,64 +4158,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Cahiers de l’AIEF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001F5247">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>n°70, mai 2018, p.137-149.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="001F5247" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="59302FD1" w14:textId="23BE28FE" w:rsidR="0047385F" w:rsidRPr="001F5247" w:rsidRDefault="008F7DCC" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="0021266E" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BFB9908" wp14:editId="60960ABA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="leftMargin">
+              <wp:posOffset>675066</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>175389</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="181610" cy="181610"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="400032333" name="Image 400032333"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="181610" cy="181610"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A73926" w14:textId="4AEDE6DA" w:rsidR="005B3E67" w:rsidRPr="0021266E" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED60E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED60E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Political (mis)use of translation:</w:t>
@@ -3532,65 +4360,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00646DF6" w:rsidRPr="00646DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">p. </w:t>
       </w:r>
       <w:r w:rsidR="00646DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>655-665.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="004B38B5" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="32482093" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="004B38B5" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141682F8" w14:textId="3D971073" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Traduction littéraire et traduction littérale : enjeux du vers et de la prose dans la traduction française de </w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -3648,77 +4476,90 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Atlantide n°1</w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Université de Nantes, 2014. Consultable en ligne </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="003279BA">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00126AE2" w:rsidRPr="00D72B10">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
-            <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>http://atlantide.univ-nantes.fr/Enjeux-du-vers-et-de-la-prose</w:t>
+          <w:t>https://atlantide.pergola-publications.fr/index.php?id=271</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="00126AE2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB1639" w14:textId="2A958C27" w:rsidR="0047385F" w:rsidRDefault="00126AE2" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4480500A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« L’étude des textes littéraires traduits : un nouvel objet d’investigations en littérature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -3735,65 +4576,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">comparée ? », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revue de Littérature Comparée</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, n°3, Juillet-Septembre, Paris, 2012, p. 261-271.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="098B667A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E71DCD" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« La traduction poétique et le vers français au XIXe siècle. Quelques hypothèses de recherches »,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -3801,65 +4642,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Romantisme</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, n°140, 2008, p. 99-110.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="146F2641" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071B4ADB" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -4024,65 +4865,65 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Berlin, 3/2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="3D1372B9" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2501C5" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Les désespoirs d’un traducteur : le « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -4159,65 +5000,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>nov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-déc. 2008, p. 174-182.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="5CC19EE2" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF92669" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Dissimulation et assimilation poétiques. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -4254,65 +5095,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">déclarées en France au XIXe siècle », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Littérature</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, n° 141, Larousse, Paris, 2006, p. 92-100.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="1343499D" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176BB9BF" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« La Traduction fictive ou : du rôle des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -4455,100 +5296,98 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Translation and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Multilingualism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> », Anvers, 4/2005, p. 107-121.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="00F13863" w:rsidP="0047385F">
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+    <w:p w14:paraId="1AC18039" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="00000000" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="0047385F" w:rsidRPr="00D12D9D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.dropbox.com/s/mg7xc78f82n8rje/Tir%C3%A9%20%C3%A0%20part.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="0C60C827" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EB318B" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Les « petits maîtres » de la traduction littéraire en France entre 1820 et 1860 », </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Romanistische</w:t>
       </w:r>
@@ -4612,74 +5451,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Literaturgeschichte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, C. Winter, Heidelberg, 2004/3, p. 301-314.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D8963D" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="00D12D9D" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540855A3" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Traduction et traducteurs de poésie allemande dans la presse française entre 1830 et 1850 »,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
@@ -4724,74 +5572,83 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Klostermann</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Frankfurt, 2/2004, p. 182-202.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECA1FE3" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="00D12D9D" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3620DC" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="00E67604" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Onomatopées et traduction poétique : Les onomatopées allemandes dans les premières versions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -4828,76 +5685,71 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">TTR, </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Montréal, vol. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>XVI no 2, 2e semestre 2003, p. 223-243.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36973FC9" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="005F0BAA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Poésie, traduction et transfert culturel dans la presse littéraire française du XIXe siècle : la </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revue</w:t>
       </w:r>
       <w:r>
@@ -4969,275 +5821,312 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Paris,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2003/2, p. 133-154.</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6376CDC5" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC0F0E8" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="005F0BAA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">« Traduire en poète. Philippe Jaccottet, Armand Robin, Samuel Beckett », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Poétique</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, n°135, Seuil,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Paris, 2003, p. 355-379.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="005F0BAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E6D52B" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8C80C7" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Remarques sur le rôle des anthologies de poésie allemande en France entre 1814 et 1850 »,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Etudes Germaniques</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Didier, Paris, juillet-septembre 2001, p. 369-384.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523527EF" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C49ED44" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Poésie et traduction chez Philippe Jaccottet », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revue des Deux-Mondes</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Paris, juin 2001, p. 135-144.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2023B2" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B061CE9" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008F1608" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Poésie</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> et peinture chez Henri Michaux », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
@@ -5260,74 +6149,83 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Poétiques, n°226</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Bruxelles, 2000, p. 5-18.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748FE7CA" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBC25B8" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Avant</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-garde et esthétisme en traduction : une autre lecture de «Zone» d’Apollinaire dans la</w:t>
       </w:r>
       <w:r>
@@ -5346,76 +6244,83 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">version de Samuel Beckett», </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revue d’Etudes Françaises, n°5</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Université de Budapest, 2000, p. 63-75.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFFEF10" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1883363F" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«De</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’autre côté du miroir : la poésie de Philippe Jaccottet traduite en allemand», </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
@@ -5458,66 +6363,75 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Université Saint-Esprit, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kaslik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, 2000, p. 119-126.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="008903FF" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC4C50E" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C8B6CE" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008903FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Philippe Jaccottet critique : une forme de traduction de soi », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -5534,83 +6448,83 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Université de Budapest, 1999, p. 221-228.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063421C" w:rsidRDefault="0063421C" w:rsidP="0047385F">
+    <w:p w14:paraId="6619B51B" w14:textId="111EB896" w:rsidR="0063421C" w:rsidRDefault="0063421C" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0063421C" w:rsidRDefault="0063421C" w:rsidP="0047385F">
+    <w:p w14:paraId="0345B676" w14:textId="0C10E17C" w:rsidR="0063421C" w:rsidRDefault="0063421C" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="009E2AC2" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="247584B1" w14:textId="28FDB1A8" w:rsidR="0047385F" w:rsidRPr="009E2AC2" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Travaux publiés dans d’autres types de publications collectives</w:t>
       </w:r>
@@ -5751,235 +6665,912 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>lectures)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72739" w:rsidRPr="00E72739" w:rsidRDefault="00E72739" w:rsidP="00854C05">
+    <w:p w14:paraId="4B703A24" w14:textId="279538E6" w:rsidR="00E72739" w:rsidRPr="00E72739" w:rsidRDefault="003476FC" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="000F645A" w:rsidRPr="000F645A" w:rsidRDefault="000F645A" w:rsidP="00854C05">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72548AF8" wp14:editId="66C55AC4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-239602</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>141805</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="181610" cy="181610"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="400032333" name="Image 400032333"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="181610" cy="181610"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76507718" w14:textId="3A1FDA5C" w:rsidR="009C4E5C" w:rsidRDefault="009C4E5C" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>“Poetry translation, Propaganda and Censorship in Occupied France (1940-1944), ??</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C4E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, ??</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7999BB77" w14:textId="25DED883" w:rsidR="009C4E5C" w:rsidRDefault="009C4E5C" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B735EA1" w14:textId="22BF76E3" w:rsidR="000E781F" w:rsidRDefault="007D1AF0" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Anthologie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>übersetzter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lyrik, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>symbolisches</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Schlachtfeld</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zeiten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Krieges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>? Der Fall des Amerika-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sonderheftes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="00F71FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fontaine</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (New York–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Algier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Juni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">–Juli 1943)”, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Translation und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Exil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1933–1945) II - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Netzwerke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Übersetzens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Weber </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Henking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F71FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, P.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dietiker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F71FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rougemont (dir.), Frank &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Timme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B2B69" w:rsidRPr="005B2B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Berlin, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04022161" w14:textId="77777777" w:rsidR="00C82178" w:rsidRDefault="00C82178" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Version française disponible sur HAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C74660" w14:textId="77777777" w:rsidR="00C82178" w:rsidRPr="005B2B69" w:rsidRDefault="00000000" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00C82178" w:rsidRPr="009C4320">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://hal.science/hal-04430880</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C82178">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E3BD4C" w14:textId="3D4B9427" w:rsidR="000E781F" w:rsidRDefault="003476FC" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00854C05">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13D2E57E" wp14:editId="783BCC1B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-224933</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>167640</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="181610" cy="181610"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="400032333" name="Image 400032333"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="181610" cy="181610"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E1E014" w14:textId="636BE561" w:rsidR="000F645A" w:rsidRPr="000E781F" w:rsidRDefault="000F645A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Translators in Wartime: </w:t>
+      </w:r>
+      <w:r w:rsidR="00715D8E" w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Political Commitment. On French Translators during the German Occupation (1940-44) », </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un engagement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>politique ?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, F. Zhang et N. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Froeliger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Peter Lang, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bruxelles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00612ED4" w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00612ED4" w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>p. 75-90.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325E4671" w14:textId="77777777" w:rsidR="005F0BAA" w:rsidRPr="000E781F" w:rsidRDefault="005F0BAA" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C13B75" w14:textId="77777777" w:rsidR="005F0BAA" w:rsidRPr="000F645A" w:rsidRDefault="005F0BAA" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pyrénées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une revue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>régionale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Toulouse, 1941-1944) », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Circulations littéraires, transferts et traductions dans l’Europe en guerre (1939-1945)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...44 lines deleted...]
-    <w:p w:rsidR="000F645A" w:rsidRDefault="000F645A" w:rsidP="00854C05">
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Université</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, 2021, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CA9" w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87-102.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4112F29D" w14:textId="77777777" w:rsidR="000F645A" w:rsidRDefault="000F645A" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00854C05" w:rsidRPr="006D2BAD" w:rsidRDefault="00854C05" w:rsidP="00854C05">
+    <w:p w14:paraId="0EF23539" w14:textId="77777777" w:rsidR="00854C05" w:rsidRPr="006D2BAD" w:rsidRDefault="00854C05" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00854C05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>« Mahmoud </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00854C05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Darwich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00854C05">
@@ -6317,61 +7908,61 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006D2BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Universitaires</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006D2BAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Rennes, 2021, p. </w:t>
       </w:r>
       <w:r w:rsidR="00A67C26">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>97-108.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00854C05" w:rsidRDefault="00854C05" w:rsidP="006870BA">
+    <w:p w14:paraId="7CF08A6B" w14:textId="77777777" w:rsidR="00854C05" w:rsidRDefault="00854C05" w:rsidP="00E1099C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A95765" w:rsidRDefault="00A95765" w:rsidP="006870BA">
+    <w:p w14:paraId="32FB2C59" w14:textId="77777777" w:rsidR="00A95765" w:rsidRDefault="00A95765" w:rsidP="00E1099C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4572B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -6396,115 +7987,83 @@
         </w:rPr>
         <w:t>littéraires</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>périodiques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sous </w:t>
+        <w:t xml:space="preserve"> français sous </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l’Occupation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>leur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> exploitation dans la base de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> exploitation dans la base de données </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>TSOcc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B4572B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> »,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00806BF6">
@@ -6571,61 +8130,61 @@
         <w:t xml:space="preserve"> dir.),</w:t>
       </w:r>
       <w:r w:rsidR="00806BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E54ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">John Benjamins, 2020, </w:t>
       </w:r>
       <w:r w:rsidR="00990F99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">p. 204-222. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95765" w:rsidRDefault="00A95765" w:rsidP="006870BA">
+    <w:p w14:paraId="68E12760" w14:textId="77777777" w:rsidR="00A95765" w:rsidRDefault="00A95765" w:rsidP="00E1099C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006870BA" w:rsidRPr="00AA50D8" w:rsidRDefault="0047385F" w:rsidP="006870BA">
+    <w:p w14:paraId="20B06DEF" w14:textId="77777777" w:rsidR="006870BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4572B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B4572B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Régionalisme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B4572B">
@@ -6884,66 +8443,1983 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001B6ED2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Paris, 2019</w:t>
       </w:r>
       <w:r w:rsidR="00990F99" w:rsidRPr="0042079B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. </w:t>
       </w:r>
       <w:r w:rsidR="0042079B" w:rsidRPr="0042079B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>125-133.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...14 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2B763E6B" w14:textId="77777777" w:rsidR="002309F1" w:rsidRDefault="002309F1" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72456B7B" w14:textId="77777777" w:rsidR="002309F1" w:rsidRDefault="002309F1" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4572B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00457657">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vraie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vérité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>côté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vérité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00457657">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pierre-Albert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Birot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d’Homère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00457657" w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>collaborer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>résister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traducteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traductrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Université</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6EF1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>23-38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C393B00" w14:textId="77777777" w:rsidR="001314B2" w:rsidRDefault="001314B2" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A996FCD" w14:textId="77777777" w:rsidR="00457657" w:rsidRDefault="00457657" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Rainer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Biemel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1910-1987)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Transylvanien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>passeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>poésie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allemande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> français sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>collaborer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>résister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traducteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traductrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Université</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, p. 71-82.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B62EE9B" w14:textId="77777777" w:rsidR="002309F1" w:rsidRDefault="002309F1" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D686FB3" w14:textId="77777777" w:rsidR="002309F1" w:rsidRDefault="002309F1" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ierre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Darmangeat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1909-2004)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L’Espagne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>poétique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cœur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>collaborer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>résister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traducteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traductrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Université</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>123-136.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A91F320" w14:textId="77777777" w:rsidR="00F17E72" w:rsidRDefault="00F17E72" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C290F4D" w14:textId="77777777" w:rsidR="00F17E72" w:rsidRDefault="00F17E72" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Armand Robin (1912-1961)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>polytraducteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atypique et controversé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>collaborer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>résister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traducteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traductrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Université</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>353-363.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3D06C4" w14:textId="77777777" w:rsidR="00F17E72" w:rsidRDefault="00F17E72" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1639688B" w14:textId="77777777" w:rsidR="00F17E72" w:rsidRDefault="00F17E72" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">André </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Thérive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1891-1967)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’ambiguïté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traducteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>littéraire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> temps de guerre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002309F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traduire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>collaborer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>résister</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Traducteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>traductrices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B652D3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(C. Lombez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C3121B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presses de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l’Université</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> François-Rabelais de Tours, collection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, p.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D429E4">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 387-399.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336C6015" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAED952" w14:textId="77777777" w:rsidR="00B8588E" w:rsidRDefault="000E52AA" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA350A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Critique, traduction et propagande dans la presse française de l’Occupation :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6982,72 +10458,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Expériences croisées de la guerre, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">actes du colloque de la SFLGC (Strasbourg 2014), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00B8588E" w:rsidRPr="003B6C5D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>http://sflgc.org/acte/christine-lombez-critique-traduction-et-propagande-dans-la-presse-francaise-de-loccupation-lexemple-de-comoedia-1941-44/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00B8588E" w:rsidRPr="000E52AA" w:rsidRDefault="00B8588E" w:rsidP="000E52AA">
-      <w:pPr>
+    <w:p w14:paraId="51D41ADF" w14:textId="77777777" w:rsidR="00B8588E" w:rsidRPr="000E52AA" w:rsidRDefault="00B8588E" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="5117AF0F" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Poésie et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -7139,65 +10616,65 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), Garnier, Paris, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2016, p. 205-220.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="008442CB" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="14A3A852" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657D0B68" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008442CB" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57477">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">« Traduire la poésie étrangère en temps de guerre : petite enquête dans la presse française durant l’Occupation (1940-44) », </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B57477">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Translatio</w:t>
@@ -7308,441 +10785,422 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Dykinson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, Madrid, 2015, p. 303-311.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="092B88C6" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662ACE4C" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Aventures de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Huckleberry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Mark Twain par W.-L. Hughes (1886) : le poids des mots et des images d’une première traduction en français », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’appel de l’étranger. Traduire en langue française en 1886 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(L. Arnoux- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Farnoux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Y. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Chevrel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S. Humbert-Mougin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), Presses de l’Université de Tours, collection « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>TraHis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Les Traductions dans l’Histoire », 2015, p. 125-140.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1339268F" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1288F379" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">« </w:t>
+        <w:t>« Quelques réflexions autour de l’</w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les Aventures de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Essay on the Principles of Translation </w:t>
+      </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’A. Fraser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:i/>
-[...6 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tytler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">de Mark Twain par W.-L. Hughes (1886) : le poids des mots et des images d’une première traduction en français », </w:t>
+        <w:t xml:space="preserve"> (1797) », </w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’appel de l’étranger. Traduire en langue française en 1886 </w:t>
+        <w:t xml:space="preserve">Théories esthétiques du romantisme à l’étranger </w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(L. Arnoux- </w:t>
+        <w:t xml:space="preserve">(D. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Farnoux</w:t>
+        <w:t>Peyrache</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Y. </w:t>
+        <w:t xml:space="preserve">-Leborgne </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Chevrel</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), Cécile </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Defaut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Nantes, 2014, p. 51-63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF1334A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0249588E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="003279BA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S. Humbert-Mougin </w:t>
-[...251 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">« D’une anthologie l’autre : que transmettre de la poésie allemande pendant/après l’Occupation ? », in </w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction et partages : que pensons-nous devoir </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>transmettre ?</w:t>
       </w:r>
@@ -7802,85 +11260,85 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), 2013, consultable </w:t>
       </w:r>
       <w:r w:rsidR="00CA78EE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>en ligne</w:t>
       </w:r>
       <w:r w:rsidRPr="003279BA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="004C2514" w:rsidRDefault="00F13863" w:rsidP="0047385F">
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+    <w:p w14:paraId="52D6FBAD" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="004C2514" w:rsidRDefault="00000000" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="004C2514" w:rsidRPr="004C2514">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://sflgc.org/acte/christine-lombez-dune-anthologie-a-lautre-que-transmettre-de-la-poesie-allemande-en-francais-pendant-apres-loccupation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004C2514" w:rsidRPr="003279BA" w:rsidRDefault="004C2514" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="1C820F9E" w14:textId="77777777" w:rsidR="004C2514" w:rsidRPr="003279BA" w:rsidRDefault="004C2514" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449DDCDE" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Pour l’honneur des poètes allemands : la traduction comme acte politique et critique (le cas des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -7966,65 +11424,120 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Société</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Française de Littérature Générale et Comparée, Editions Lucie, Nîmes, 2013, p. 117-130.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="772EFA86" w14:textId="4713EE0A" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="003476FC" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="ACB9CA" w:themeColor="text2" w:themeTint="66"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4926CC52" wp14:editId="1A3306D8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-215153</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>130745</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="181610" cy="181610"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
+            <wp:wrapNone/>
+            <wp:docPr id="7" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="400032333" name="Image 400032333"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="181610" cy="181610"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604DEAA0" w14:textId="1F4577DC" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Translating German Poetry into French under the Occupation: the example of R. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -8121,109 +11634,110 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Seruya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, A. Assis-Rosa, M. L. Moniz eds.), John Benjamins, 2013, p. 205-216.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="00F13863" w:rsidP="0047385F">
+    <w:p w14:paraId="282EF762" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="00000000" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="0047385F" w:rsidRPr="005B0BF9">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.dropbox.com/s/6hrg0geyigtltgq/17lom.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="2CD53CB9" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0B87620C" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">« Traducteurs et traductions de la poésie allemande en français au XIXe siècle », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Interculturalité et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D12D9D">
@@ -8345,65 +11859,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Humblot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D12D9D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Berlin, 2012, p. 36-44.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="63C91BDB" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353E94EC" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Soi-même comme un autre : déplacements de l’énonciation au cours du processus d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -8675,90 +12189,90 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Studies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) « Déplacements littéraires », Université Cyrille-et-Méthode, Skopje (République de Macédoine), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2012, p. 355-364.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="00F13863" w:rsidP="0047385F">
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+    <w:p w14:paraId="3CE3FEF2" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="00000000" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="0047385F" w:rsidRPr="00B86E4D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>http://iml.edu.mk/images/materijali/zbornik%20Dislokacii%20prelom%20KA%203.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="11B86242" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00D12D9D" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="699E375F" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Quand les poètes s’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
@@ -8821,65 +12335,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, éd. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Mêtispresses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Genève, 2012, p. 137-150.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="75BF1698" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED2B251" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« La traduction de la poésie grecque moderne dans l’anthologie des </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -8954,65 +12468,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Artois Presses Université,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2012, p. 119-135.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="340F92E3" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5482D08D" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« (Re)traduire la poésie grecque moderne en français à l’époque romantique. Les exemples de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -9127,65 +12641,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nantes, 2011, p. 121-135.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="39879301" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211F68C7" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« La poésie de langue allemande en traduction française : le relais suisse (XVIIIe – XXe siècles) »,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -9268,65 +12782,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Presses de l’Université de Tours,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2011, p. 301-318.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="4D0364D9" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1640A869" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -9401,65 +12915,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Séoul, Corée du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sud, 2009, p. 202-218.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="498973E0" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392F26E7" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Traducteurs et littérature traduite en français dans la première moitié du XIXe siècle – la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -9516,65 +13030,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(J. Y. Mollier, P. Régnier et A. Vaillant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), PU Saint-Etienne, 2008, p. 105-113.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="60F42D2E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12761F92" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Réécriture et traduction », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -9591,65 +13105,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Presses Universitaires de Rennes, 2008,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>p. 71-80.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="58A5E00E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9165E1" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« La traduction des ballades anglo-saxonnes, germaniques et balkaniques en France à l’époque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -9706,65 +13220,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), Cécile </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Defaut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Nantes, 2008, p. 75-93.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="5AFE5F0C" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B91485E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -9825,65 +13339,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Champion, Paris, 2008, p. 187-196.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="3F922566" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B19F95" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« De l’</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -10049,65 +13563,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Universitatii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suceava, 2007, p. 31-45.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="0D43F5B1" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0335439F" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Poésie et poétique de la traduction », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
@@ -10186,85 +13700,84 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kimé</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Paris, 2007, p. 249-263.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...33 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="2D6FE6B5" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F26D39" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>« Traduire la poésie européenne en France au XIXe siècle. Quelques propositions en vue de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">l’élaboration d’un dictionnaire des traducteurs de poésie en français », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -10371,65 +13884,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>L’Harmattan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Paris, 2007, p. 157-167.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="4754E86B" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F651A01" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Théories en marge de la pratique : l’art de la préface chez les traducteurs français de poésie au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -10486,73 +13999,75 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), Cécile </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Defaut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Nantes, 2006, p. 159-175.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="04A356A2" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093F3628" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008F1608" w:rsidRDefault="00E72739" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« L’Allemagne</w:t>
       </w:r>
       <w:r w:rsidR="0047385F" w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> mythique d’André </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0047385F" w:rsidRPr="002557AA">
@@ -10613,76 +14128,83 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Le Temps qu’il fait, Cognac, 2004, p.</w:t>
       </w:r>
       <w:r w:rsidR="0047385F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047385F" w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>91-100.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590D63F0" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BFCBFF" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Vers et prose dans la traduction de poésie : le cas de Gérard de </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nerval»</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002557AA">
@@ -10754,76 +14276,83 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Université de Montpellier/CNRS,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4e trimestre 2003, p. 27-41.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6601DF5C" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E2B1A6" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Poésie et peinture chez Henri Michaux : un art du déconditionnement », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Métissage des arts.</w:t>
       </w:r>
       <w:r>
@@ -10875,87 +14404,95 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Universitas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Budapest, 2003, p. 119-132.</w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C6165B" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21546E03" w14:textId="77777777" w:rsidR="00E67604" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">« Entre poésie, critique et traduction : les « leçons » de Léon-Gabriel Gros », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La Revue </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sud </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -10996,76 +14533,83 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Edisud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, 2003, p. 135-160.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608" w:rsidRPr="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0D3179" w14:textId="77777777" w:rsidR="00E67604" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782FB443" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Francophonie et dialogue européen des cultures</w:t>
       </w:r>
       <w:r w:rsidR="00D96A8F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -11095,66 +14639,75 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">monde arabe, </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Publications de l’Université Libanaise, Tripoli, 2001, p. 263-274.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59236F37" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="002557AA" w:rsidRDefault="00E67604" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6E7B01" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Samuel</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -11165,116 +14718,116 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beckett, un poète français ? Rapports de l’identité et du </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>langage»</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002557AA">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">n°24, </w:t>
+      <w:r w:rsidR="009A7B38">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Langue de l’Autre ou la double identité de l’écriture, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B38">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Littérature et Nation n°24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Publications de l’Université François Rabelais, Tours, 2001, p. 257-269.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="0C71B008" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007ACE25" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008F1608" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«Une</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transaction secrète: Philippe Jaccottet traducteur», </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
@@ -11293,74 +14846,83 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, Presses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Universitaires de Rouen, Rouen, 1999, p. 55-63.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02430D81" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6169B9D8" w14:textId="77777777" w:rsidR="00E67604" w:rsidRPr="00E67604" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vergers</w:t>
       </w:r>
@@ -11421,80 +14983,89 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, in </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Végétal, </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Presses Universitaires de Rouen, Rouen, 1999, p. 295-310.</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300B90B6" w14:textId="77777777" w:rsidR="00285E3D" w:rsidRPr="002557AA" w:rsidRDefault="00285E3D" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BB5D4D" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF71BE1" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
@@ -11507,133 +15078,135 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> publications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="4EF55676" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="00A41CC4" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="3502D0E6" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00A41CC4" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« La traduction littéraire ou l’hospitalité de la langue », </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>TDC (Textes et documents pour la classe)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, n° 1106, « Au-delà des mots – Langues et langages », 2017, p. 20-25.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="4814CDD6" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6129731E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008F1608" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Entre lecture et écriture : Philippe Jaccottet ‘passeur’ de Hölderlin », </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Poésie 2004</w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
@@ -11641,76 +15214,85 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, n°100, Paris,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>mars 2004, p. 20-24.</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3220B7" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341DC5A7" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008F1608" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Traduction » (notice), </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Termes et concepts pour l’analyse du discours. Une approche</w:t>
       </w:r>
       <w:r>
@@ -11782,80 +15364,89 @@
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, B. Vérine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Champion, Paris, 2001, p. 363-365.</w:t>
       </w:r>
-    </w:p>
-[...28 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="008F1608">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753461D8" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759A94ED" w14:textId="77777777" w:rsidR="00285E3D" w:rsidRPr="002557AA" w:rsidRDefault="00285E3D" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465032DF" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
@@ -11868,530 +15459,628 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Unpublished</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> lectures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="0DBC68B6" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B52EB8" w:rsidRDefault="00B52EB8" w:rsidP="00050BFC">
+    <w:p w14:paraId="1009BD7A" w14:textId="77777777" w:rsidR="000E781F" w:rsidRPr="000E781F" w:rsidRDefault="000E781F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>TranslAtWar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Literary Translations at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>War:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mapping World War 2 in Europe»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> », conférence (en anglais) au Centre Universitaire de la Norvège à Paris, 21/10/2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B69D00" w14:textId="77777777" w:rsidR="000E781F" w:rsidRPr="000E781F" w:rsidRDefault="000E781F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B2053B" w14:textId="77777777" w:rsidR="00B52EB8" w:rsidRPr="000E781F" w:rsidRDefault="00B52EB8" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>TSOcc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Traduire sous l’Occupation) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Program: an </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>Program:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>overview</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> », conférence </w:t>
       </w:r>
-      <w:r w:rsidR="003B603E">
+      <w:r w:rsidR="003B603E" w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">plénière </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(en anglais) au Centre Universitaire de la Norvège à Paris, 18/10/2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA3356" w:rsidRDefault="00CA3356" w:rsidP="00050BFC">
+    <w:p w14:paraId="407F886B" w14:textId="77777777" w:rsidR="00CA3356" w:rsidRPr="00316092" w:rsidRDefault="00CA3356" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00CA3356" w:rsidRPr="00CA3356" w:rsidRDefault="00CA3356" w:rsidP="00CA3356">
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A13E7E" w14:textId="77777777" w:rsidR="00CA3356" w:rsidRPr="000E781F" w:rsidRDefault="00CA3356" w:rsidP="00E1099C">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>poésie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C14A0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C14A0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C14A0">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> française sous </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>l'Occupation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> allemande (1940-44): entre censure, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009C14A0">
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>propagande</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009C14A0">
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>résistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>conférence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>plénière</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>prononcée</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>lors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Summer School « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tralectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>littéraire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>aujourd’hui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> », Université de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bergame</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, 7/06/2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B52EB8" w:rsidRDefault="00B52EB8" w:rsidP="00050BFC">
+    <w:p w14:paraId="7FE76EDE" w14:textId="77777777" w:rsidR="00B52EB8" w:rsidRPr="00316092" w:rsidRDefault="00B52EB8" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00854C05" w:rsidRDefault="00854C05" w:rsidP="00050BFC">
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9527AB" w14:textId="77777777" w:rsidR="00854C05" w:rsidRDefault="00854C05" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">« Traductions et nouvelles bibliothèques en temps de guerre : le cas de l’Occupation allemande (1940-44), </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C309FD">
+        <w:t>« Traductions et nouvelles bibliothèques en temps de guerre : le cas de l’Occupation allemande (1940-44)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F035A0" w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C309FD" w:rsidRPr="000E781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>onférence au Collège de France, Paris, 13/04/2021</w:t>
       </w:r>
-      <w:r w:rsidR="008421E4">
+      <w:r w:rsidR="008421E4" w:rsidRPr="000E781F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="008421E4" w:rsidRPr="009E6983">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="008421E4" w:rsidRPr="000E781F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>https://www.college-de-france.fr/site/william-marx/seminar-2021-04-13-15h30.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008421E4" w:rsidRDefault="008421E4" w:rsidP="00050BFC">
+    <w:p w14:paraId="311FB00D" w14:textId="77777777" w:rsidR="008421E4" w:rsidRDefault="008421E4" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00050BFC" w:rsidRPr="00050BFC" w:rsidRDefault="00D96A8F" w:rsidP="00050BFC">
+    <w:p w14:paraId="27B1AFFA" w14:textId="77777777" w:rsidR="00050BFC" w:rsidRPr="00050BFC" w:rsidRDefault="00D96A8F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -12431,141 +16120,109 @@
         </w:rPr>
         <w:t>l’histoire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>traductions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> : la base de </w:t>
+        <w:t xml:space="preserve"> : la base de données </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>données</w:t>
+        <w:t>TSOcc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>TSOcc</w:t>
+        <w:t>Tradu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> sous </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Tradu</w:t>
-[...6 lines deleted...]
-        <w:t>ire</w:t>
+        <w:t>l’Occupation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sous </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, France-Belgique 1940-44)</w:t>
+      </w:r>
       <w:r w:rsidR="00050BFC" w:rsidRPr="00050BFC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...29 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00050BFC" w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -12593,139 +16250,138 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’Université de</w:t>
       </w:r>
       <w:r w:rsidR="00050BFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zurich, </w:t>
       </w:r>
       <w:r w:rsidR="003312AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>15 avril 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D96A8F" w:rsidRDefault="00D96A8F" w:rsidP="004243E6">
+    <w:p w14:paraId="66B8C7B6" w14:textId="77777777" w:rsidR="00D96A8F" w:rsidRDefault="00D96A8F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="59D26C4E" w14:textId="77777777" w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>« La réception de la poésie espagnole en français sous l’Occupation (1940-44) », conférence à l’Université de Paris Sorbonne,</w:t>
       </w:r>
       <w:r w:rsidR="00FF4AB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Séminaire PIAL,</w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>décembre 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="7891C858" w14:textId="77777777" w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="0BBFDA46" w14:textId="77777777" w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -12747,65 +16403,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">conférence à l’Université de Strasbourg, </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">28 </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>septembre 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="5A255E1C" w14:textId="77777777" w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="6698383A" w14:textId="77777777" w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="005167EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -12996,77 +16652,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>mai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018</w:t>
       </w:r>
       <w:r w:rsidR="00D96A8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00D96A8F" w:rsidRPr="0048736F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>http://www.canalc2.tv/video/14984</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="78B20406" w14:textId="77777777" w:rsidR="004243E6" w:rsidRPr="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004243E6" w:rsidRDefault="004243E6" w:rsidP="004243E6">
+    <w:p w14:paraId="60515D27" w14:textId="77777777" w:rsidR="004243E6" w:rsidRDefault="004243E6" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« De la créativité dans la traduction poétique et chez les poètes traducteurs », conférence à l’Université de Lausanne (Suisse), </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -13103,65 +16759,65 @@
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Littéraire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>décembre 2016.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34473" w:rsidRDefault="00D34473" w:rsidP="004243E6">
+    <w:p w14:paraId="2C6F8E7D" w14:textId="77777777" w:rsidR="00D34473" w:rsidRDefault="00D34473" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D34473" w:rsidRPr="00D34473" w:rsidRDefault="00D34473" w:rsidP="00D34473">
+    <w:p w14:paraId="4EBA2BC6" w14:textId="77777777" w:rsidR="00D34473" w:rsidRPr="00D34473" w:rsidRDefault="00D34473" w:rsidP="00E1099C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Enrôler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
@@ -13189,362 +16845,322 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Quelques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> aperçus sur la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>aperçus</w:t>
+        <w:t>traduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sur la </w:t>
+        <w:t xml:space="preserve"> de la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>traduction</w:t>
+        <w:t>poésie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>étrangère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>poésie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>étrangère</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> français </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>durant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>l'Occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>partir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recherche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D34473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>français</w:t>
+        <w:t>cours</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> »</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D34473">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...126 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004243E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>conférence à l’Université de Paris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> VIII, </w:t>
       </w:r>
       <w:r w:rsidR="006C74C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>18 juin 2015.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="004243E6" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="572E2704" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="004243E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="209BA75C" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« Rainer Maria Rilke, traducteur de lui-même en langue française : autour des </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -13622,65 +17238,65 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">», conférence à la Fondation Rilke de Sierre (Suisse), </w:t>
       </w:r>
       <w:r w:rsidR="004243E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">30 </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>janvier 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="0E704546" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041E4189" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
@@ -13726,65 +17342,65 @@
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Société des études romantiques et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dix-neuviémistes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>), Université Paris VII, janvier 2006.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="17C4D39A" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F68293" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>« Lecture d’un poème de Goethe dans les différentes versions de Philippe Jaccottet », conférence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -13799,161 +17415,693 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">au CTL (Centre de Traduction Littéraire) de l’Université de Lausanne (Suisse), </w:t>
       </w:r>
       <w:r w:rsidR="004243E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">18 </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>mai 2004.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...27 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="2FFC341E" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79684055" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F78EA20" w14:textId="77777777" w:rsidR="00170020" w:rsidRPr="00170020" w:rsidRDefault="00170020" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170020">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base de données – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170020">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Data base</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBAA12B" w14:textId="77777777" w:rsidR="00170020" w:rsidRDefault="00170020" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC5DCC4" w14:textId="77777777" w:rsidR="00170020" w:rsidRDefault="00000000" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:anchor="/" w:history="1">
+        <w:r w:rsidR="00170020" w:rsidRPr="006A3D35">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://tsocc.huma-num.fr/#/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77B3257D" w14:textId="77777777" w:rsidR="00170020" w:rsidRDefault="00935CB9" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Mise en ligne en 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB227E5" w14:textId="77777777" w:rsidR="00ED2D46" w:rsidRDefault="00ED2D46" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B13CDC" w14:textId="77777777" w:rsidR="00170020" w:rsidRDefault="00ED2D46" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2D46">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Podcasts</w:t>
+      </w:r>
+      <w:r w:rsidR="00C818DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C818DD" w:rsidRPr="00C818DD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Podcasts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41786E08" w14:textId="77777777" w:rsidR="00C6552D" w:rsidRPr="00ED2D46" w:rsidRDefault="00C6552D" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170334F1" w14:textId="696CD437" w:rsidR="000C1E8A" w:rsidRPr="000C1E8A" w:rsidRDefault="00C71327" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D46">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002840D8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidR="002840D8" w:rsidRPr="002840D8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002840D8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4494">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>épisode</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7E37">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4494">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>« A voix basse »</w:t>
+      </w:r>
+      <w:r w:rsidR="002840D8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D46">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à la série de </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB13F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>podcasts</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D46">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réalisés en hommage à Philippe Jaccottet pour le centenaire de sa naissance</w:t>
+      </w:r>
+      <w:r w:rsidR="002840D8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2D46">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00ED2D46" w:rsidRPr="00CA4A6A">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://www.chahut.ch/documentaire/philippe-jaccottet/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6848E5A0" w14:textId="77777777" w:rsidR="00ED2D46" w:rsidRDefault="00ED2D46" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6324002F" w14:textId="189A8578" w:rsidR="000C1E8A" w:rsidRDefault="000C1E8A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Traduire en temps de guerre » (Nuit Blanche des Chercheurs, Nantes 2026) : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="000C1E8A">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://euradio.fr/emission/KLkz-euradio-a-nantes/l50x-traduire-en-temps-de-guerre-en-europe-1939-1945</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3342FB3D" w14:textId="77777777" w:rsidR="000C1E8A" w:rsidRPr="000C1E8A" w:rsidRDefault="000C1E8A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23032C1A" w14:textId="00830DC3" w:rsidR="000C1E8A" w:rsidRPr="000C1E8A" w:rsidRDefault="000C1E8A" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compte </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+        <w:t xml:space="preserve">Manifestations grand public – </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Public Events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE25E80" w14:textId="77777777" w:rsidR="000C1E8A" w:rsidRDefault="000C1E8A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...9 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A613F7C" w14:textId="1E4B07FD" w:rsidR="000C1E8A" w:rsidRDefault="000C1E8A" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Traduire en temps de guerre », mini conférence donnée à Nantes dans le cadre de la Nuit Blanche des Chercheurs 2026 (thématique : « Résistance ») </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2703D9A5" w14:textId="08B6473D" w:rsidR="0027187B" w:rsidRPr="000C1E8A" w:rsidRDefault="00000000" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="0027187B" w:rsidRPr="00731886">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=LjO1IHYZRdg&amp;list=PLnL8k02w2FdcSOw-pKZDSRS-aJlE-FHhG&amp;index=9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0027187B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E00F75" w14:textId="77777777" w:rsidR="000C1E8A" w:rsidRDefault="000C1E8A" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00194835" w:rsidRPr="00194835" w:rsidRDefault="0047385F" w:rsidP="00194835">
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9E173F" w14:textId="4BBFA9C0" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rendus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002557AA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Reviews</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7EEEA9D8" w14:textId="179E9BA8" w:rsidR="0047385F" w:rsidRPr="002557AA" w:rsidRDefault="0027187B" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F6BB22" w14:textId="77777777" w:rsidR="00194835" w:rsidRPr="00802C5B" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pour les revues/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -14042,1455 +18190,1303 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">traduction </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Suceava), </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>@</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">@nalyses </w:t>
       </w:r>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(Ottawa)</w:t>
       </w:r>
       <w:r w:rsidR="00194835">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00194835">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Etudes de Lettres</w:t>
       </w:r>
       <w:r w:rsidR="00194835">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lausanne)</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+      <w:r w:rsidR="00802C5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00802C5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>TTR</w:t>
+      </w:r>
+      <w:r w:rsidR="00802C5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Montréal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2875BDFA" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008117FF" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4805E341" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Rapports de lecture (recensions) : Presses de l’Université d’Artois (collection « Traductologie »)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194835" w:rsidRPr="002557AA" w:rsidRDefault="00194835" w:rsidP="0047385F">
-[...13 lines deleted...]
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
+    <w:p w14:paraId="24EC20BD" w14:textId="77777777" w:rsidR="00194835" w:rsidRPr="002557AA" w:rsidRDefault="00194835" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B0AA43" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Parmi les plus récents (last </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>published</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002557AA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="0047385F">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="0071410E">
+    <w:p w14:paraId="41807746" w14:textId="77777777" w:rsidR="0047385F" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786C9556" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00953BA6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Zwischen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Transfer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vergleich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (C. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sollte-Gresser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, H. J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lüsebrink</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Schmeling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.), Vice-Versa, Deutsch-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>französische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kulturstudien</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, F. Steiner </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Verlag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Stuttgart, 2013 ; compte-rendu pour la </w:t>
       </w:r>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revue de Littérature Comparée</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071410E">
+      <w:r w:rsidRPr="00953BA6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, mars 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AA0D6F" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="008F1608" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED24BA5" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00AA17E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Histoire de la traduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Michel Ballard), De Boeck, 2013 ; compte-rendu pour la revue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Linguistica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Antverpiensia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, septembre 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ACB735" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00AA17E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00FD43ED" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00AA17E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kultur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>übersetzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Wissenschaft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Übersetzens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>deutsch-französischen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dialog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(éd. A. Gil et M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Schmeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>), Vice-Versa, Deutsch-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>französische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kulturstudien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...135 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Akademie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Verlag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Berlin, 2009 ; compte-rendu pour la revue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Target</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, mars 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F237C25" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00AA17E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5E4EE3" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00AA17E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA17E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...360 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Etudes Littéraires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, « Le verset moderne », Université de Laval, automne 2007 ; compte-rendu pour la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Revue de Littérature Comparée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, mai 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40054FB1" w14:textId="77777777" w:rsidR="0047385F" w:rsidRPr="00AA17E6" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CF06C7" w14:textId="77777777" w:rsidR="001F5950" w:rsidRPr="00802C5B" w:rsidRDefault="0047385F" w:rsidP="00E1099C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA17E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">« </w:t>
       </w:r>
-      <w:r w:rsidRPr="002557AA">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Translating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Rimbaud’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Illuminations », C. Scott, Exeter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Press</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA17E6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2006 ; compte-rendu pour la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA17E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Revue de Littérature Comparée</w:t>
       </w:r>
-      <w:r w:rsidRPr="002557AA">
-[...171 lines deleted...]
-      <w:r w:rsidRPr="002557AA">
+      <w:r w:rsidRPr="00AA17E6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, juin 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA350A" w:rsidRPr="0047385F" w:rsidRDefault="00CA350A" w:rsidP="00CA350A">
-[...62 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId20"/>
+    <w:sectPr w:rsidR="001F5950" w:rsidRPr="00802C5B">
+      <w:headerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F13863" w:rsidRDefault="00F13863" w:rsidP="00DF7AAB">
+    <w:p w14:paraId="26C1CEB6" w14:textId="77777777" w:rsidR="00EF6F20" w:rsidRDefault="00EF6F20" w:rsidP="00DF7AAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F13863" w:rsidRDefault="00F13863" w:rsidP="00DF7AAB">
+    <w:p w14:paraId="1E4CDB78" w14:textId="77777777" w:rsidR="00EF6F20" w:rsidRDefault="00EF6F20" w:rsidP="00DF7AAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="????????"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GrecModerne">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F13863" w:rsidRDefault="00F13863" w:rsidP="00DF7AAB">
+    <w:p w14:paraId="7BF036EC" w14:textId="77777777" w:rsidR="00EF6F20" w:rsidRDefault="00EF6F20" w:rsidP="00DF7AAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F13863" w:rsidRDefault="00F13863" w:rsidP="00DF7AAB">
+    <w:p w14:paraId="19204DEC" w14:textId="77777777" w:rsidR="00EF6F20" w:rsidRDefault="00EF6F20" w:rsidP="00DF7AAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="739294335"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00DF7AAB" w:rsidRDefault="00DF7AAB">
+      <w:p w14:paraId="2F776AE3" w14:textId="77777777" w:rsidR="00DF7AAB" w:rsidRDefault="00DF7AAB">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00DF7AAB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00DF7AAB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00DF7AAB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F45261" w:rsidRPr="00F45261">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF7AAB">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00DF7AAB" w:rsidRDefault="00DF7AAB">
+  <w:p w14:paraId="134C56A4" w14:textId="77777777" w:rsidR="00DF7AAB" w:rsidRDefault="00DF7AAB">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15D82A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="569C1AD8"/>
     <w:lvl w:ilvl="0" w:tplc="E7BEF0D2">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15900,302 +19896,410 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="421537043">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1033194770">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="605892113">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="159397208">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD296F"/>
+    <w:rsid w:val="00002182"/>
     <w:rsid w:val="00003EE3"/>
+    <w:rsid w:val="000144CC"/>
     <w:rsid w:val="00050BFC"/>
     <w:rsid w:val="00064FEA"/>
     <w:rsid w:val="00084B66"/>
     <w:rsid w:val="0008570D"/>
+    <w:rsid w:val="000C1E8A"/>
     <w:rsid w:val="000C54AD"/>
+    <w:rsid w:val="000D7E37"/>
     <w:rsid w:val="000E52AA"/>
+    <w:rsid w:val="000E781F"/>
     <w:rsid w:val="000F405F"/>
     <w:rsid w:val="000F645A"/>
     <w:rsid w:val="00121480"/>
     <w:rsid w:val="001257C0"/>
+    <w:rsid w:val="00126AE2"/>
+    <w:rsid w:val="001314B2"/>
+    <w:rsid w:val="0013446D"/>
+    <w:rsid w:val="001408B9"/>
+    <w:rsid w:val="00150647"/>
+    <w:rsid w:val="00170020"/>
+    <w:rsid w:val="0019190B"/>
     <w:rsid w:val="00194835"/>
+    <w:rsid w:val="001A3182"/>
     <w:rsid w:val="001B6ED2"/>
     <w:rsid w:val="001F36CD"/>
     <w:rsid w:val="001F5247"/>
     <w:rsid w:val="001F5950"/>
     <w:rsid w:val="0021266E"/>
     <w:rsid w:val="00217208"/>
     <w:rsid w:val="0022139E"/>
     <w:rsid w:val="00227B54"/>
+    <w:rsid w:val="002309F1"/>
+    <w:rsid w:val="00244649"/>
     <w:rsid w:val="002521CC"/>
+    <w:rsid w:val="0027187B"/>
+    <w:rsid w:val="002840D8"/>
     <w:rsid w:val="00285E3D"/>
+    <w:rsid w:val="00296EE7"/>
+    <w:rsid w:val="002A623D"/>
+    <w:rsid w:val="002A6505"/>
+    <w:rsid w:val="002C2780"/>
     <w:rsid w:val="002C2A69"/>
     <w:rsid w:val="002C694A"/>
     <w:rsid w:val="002E116E"/>
+    <w:rsid w:val="002E29B2"/>
     <w:rsid w:val="002E2C04"/>
     <w:rsid w:val="002E54ED"/>
     <w:rsid w:val="002E7299"/>
     <w:rsid w:val="002E7DF4"/>
     <w:rsid w:val="00301B0B"/>
+    <w:rsid w:val="0030638E"/>
+    <w:rsid w:val="00316092"/>
+    <w:rsid w:val="00316FDD"/>
     <w:rsid w:val="003312AC"/>
+    <w:rsid w:val="003476FC"/>
+    <w:rsid w:val="00381FD5"/>
     <w:rsid w:val="003B603E"/>
     <w:rsid w:val="0042079B"/>
     <w:rsid w:val="004243E6"/>
     <w:rsid w:val="00441577"/>
+    <w:rsid w:val="00445CAC"/>
+    <w:rsid w:val="00457657"/>
     <w:rsid w:val="0047385F"/>
+    <w:rsid w:val="004770CA"/>
+    <w:rsid w:val="004B06B0"/>
     <w:rsid w:val="004B38B5"/>
     <w:rsid w:val="004C2514"/>
+    <w:rsid w:val="004D1937"/>
     <w:rsid w:val="004D1A09"/>
+    <w:rsid w:val="004F0D3E"/>
     <w:rsid w:val="004F77A3"/>
+    <w:rsid w:val="00503AF5"/>
     <w:rsid w:val="00503F8B"/>
+    <w:rsid w:val="00507CA9"/>
     <w:rsid w:val="00512110"/>
     <w:rsid w:val="0052253C"/>
     <w:rsid w:val="005462B7"/>
+    <w:rsid w:val="00574205"/>
+    <w:rsid w:val="00574EA3"/>
     <w:rsid w:val="00580773"/>
     <w:rsid w:val="00580DCF"/>
+    <w:rsid w:val="0058558D"/>
     <w:rsid w:val="00586B7A"/>
+    <w:rsid w:val="0059070F"/>
     <w:rsid w:val="00592FDF"/>
     <w:rsid w:val="00594BE4"/>
+    <w:rsid w:val="005B2B69"/>
+    <w:rsid w:val="005B3E67"/>
+    <w:rsid w:val="005B5FC1"/>
+    <w:rsid w:val="005C28F2"/>
     <w:rsid w:val="005C5EEC"/>
     <w:rsid w:val="005E208A"/>
     <w:rsid w:val="005E4169"/>
+    <w:rsid w:val="005F0BAA"/>
+    <w:rsid w:val="005F5BA4"/>
     <w:rsid w:val="00612ED4"/>
     <w:rsid w:val="006224CF"/>
     <w:rsid w:val="0063421C"/>
+    <w:rsid w:val="00644269"/>
+    <w:rsid w:val="006453C6"/>
     <w:rsid w:val="00646DF6"/>
+    <w:rsid w:val="00670F55"/>
     <w:rsid w:val="00676BAF"/>
     <w:rsid w:val="006870BA"/>
     <w:rsid w:val="006A5799"/>
     <w:rsid w:val="006C74C4"/>
     <w:rsid w:val="006D004A"/>
     <w:rsid w:val="006D2BAD"/>
     <w:rsid w:val="006D59E2"/>
     <w:rsid w:val="006E0497"/>
     <w:rsid w:val="006E28AC"/>
     <w:rsid w:val="006F62CE"/>
+    <w:rsid w:val="007058B2"/>
     <w:rsid w:val="00715D8E"/>
     <w:rsid w:val="00727F96"/>
     <w:rsid w:val="00732C91"/>
     <w:rsid w:val="00733B89"/>
     <w:rsid w:val="007359F9"/>
+    <w:rsid w:val="007622BA"/>
     <w:rsid w:val="00770528"/>
+    <w:rsid w:val="007766BA"/>
     <w:rsid w:val="007774C8"/>
     <w:rsid w:val="0078262B"/>
+    <w:rsid w:val="007B5443"/>
     <w:rsid w:val="007C0343"/>
     <w:rsid w:val="007C3AC5"/>
     <w:rsid w:val="007C40AA"/>
     <w:rsid w:val="007D0113"/>
+    <w:rsid w:val="007D1AF0"/>
+    <w:rsid w:val="007F1575"/>
     <w:rsid w:val="007F431C"/>
+    <w:rsid w:val="00802C5B"/>
     <w:rsid w:val="008042EC"/>
+    <w:rsid w:val="00804B16"/>
     <w:rsid w:val="00806BF6"/>
     <w:rsid w:val="0081669A"/>
     <w:rsid w:val="00833820"/>
     <w:rsid w:val="008421E4"/>
     <w:rsid w:val="008442CB"/>
     <w:rsid w:val="0084728B"/>
     <w:rsid w:val="00854C05"/>
     <w:rsid w:val="008808D4"/>
     <w:rsid w:val="008808F8"/>
+    <w:rsid w:val="00886931"/>
     <w:rsid w:val="008903FF"/>
+    <w:rsid w:val="00897505"/>
     <w:rsid w:val="008C28CB"/>
     <w:rsid w:val="008D301C"/>
     <w:rsid w:val="008E3195"/>
+    <w:rsid w:val="008F1608"/>
+    <w:rsid w:val="008F7DCC"/>
+    <w:rsid w:val="00935CB9"/>
     <w:rsid w:val="0093724E"/>
+    <w:rsid w:val="00953BA6"/>
     <w:rsid w:val="00961541"/>
     <w:rsid w:val="00967EC9"/>
     <w:rsid w:val="00977142"/>
     <w:rsid w:val="00990F99"/>
+    <w:rsid w:val="009911FF"/>
+    <w:rsid w:val="009A7B38"/>
+    <w:rsid w:val="009C4E5C"/>
     <w:rsid w:val="009E2AC2"/>
+    <w:rsid w:val="00A15B2D"/>
+    <w:rsid w:val="00A30ED3"/>
     <w:rsid w:val="00A41CC4"/>
     <w:rsid w:val="00A67C26"/>
     <w:rsid w:val="00A805DC"/>
     <w:rsid w:val="00A83EC2"/>
+    <w:rsid w:val="00A86B21"/>
     <w:rsid w:val="00A95765"/>
+    <w:rsid w:val="00A973F5"/>
+    <w:rsid w:val="00AA17E6"/>
     <w:rsid w:val="00AA50D8"/>
+    <w:rsid w:val="00AB004A"/>
+    <w:rsid w:val="00AB13F6"/>
     <w:rsid w:val="00AC3C17"/>
     <w:rsid w:val="00AD296F"/>
     <w:rsid w:val="00AF7105"/>
     <w:rsid w:val="00B07F9D"/>
     <w:rsid w:val="00B24054"/>
+    <w:rsid w:val="00B25C1A"/>
+    <w:rsid w:val="00B30670"/>
     <w:rsid w:val="00B3672E"/>
     <w:rsid w:val="00B52EB8"/>
     <w:rsid w:val="00B60FED"/>
+    <w:rsid w:val="00B652D3"/>
+    <w:rsid w:val="00B8154A"/>
     <w:rsid w:val="00B8588E"/>
+    <w:rsid w:val="00BA4066"/>
+    <w:rsid w:val="00BA6946"/>
     <w:rsid w:val="00BB7E43"/>
+    <w:rsid w:val="00BC7A49"/>
     <w:rsid w:val="00BE1290"/>
     <w:rsid w:val="00BF27D6"/>
     <w:rsid w:val="00BF2A5A"/>
     <w:rsid w:val="00BF6D0C"/>
     <w:rsid w:val="00BF753B"/>
     <w:rsid w:val="00C0255C"/>
     <w:rsid w:val="00C02CB9"/>
+    <w:rsid w:val="00C22D16"/>
     <w:rsid w:val="00C24783"/>
     <w:rsid w:val="00C309FD"/>
     <w:rsid w:val="00C3121B"/>
     <w:rsid w:val="00C517B2"/>
     <w:rsid w:val="00C5198B"/>
+    <w:rsid w:val="00C6552D"/>
+    <w:rsid w:val="00C71327"/>
+    <w:rsid w:val="00C818DD"/>
+    <w:rsid w:val="00C82178"/>
     <w:rsid w:val="00C821C2"/>
+    <w:rsid w:val="00C82F5D"/>
     <w:rsid w:val="00C86030"/>
+    <w:rsid w:val="00C913E1"/>
     <w:rsid w:val="00CA3356"/>
     <w:rsid w:val="00CA350A"/>
     <w:rsid w:val="00CA78EE"/>
+    <w:rsid w:val="00CB023C"/>
     <w:rsid w:val="00CC4A8C"/>
+    <w:rsid w:val="00CD4494"/>
     <w:rsid w:val="00D01FF8"/>
+    <w:rsid w:val="00D06BF1"/>
     <w:rsid w:val="00D12D9D"/>
     <w:rsid w:val="00D142F7"/>
     <w:rsid w:val="00D260F2"/>
     <w:rsid w:val="00D34473"/>
+    <w:rsid w:val="00D429E4"/>
+    <w:rsid w:val="00D90502"/>
+    <w:rsid w:val="00D922C9"/>
     <w:rsid w:val="00D96A8F"/>
     <w:rsid w:val="00DB2DB4"/>
     <w:rsid w:val="00DD6A18"/>
+    <w:rsid w:val="00DE6BB8"/>
     <w:rsid w:val="00DF31BF"/>
+    <w:rsid w:val="00DF69E3"/>
     <w:rsid w:val="00DF7AAB"/>
+    <w:rsid w:val="00E1099C"/>
     <w:rsid w:val="00E145D8"/>
+    <w:rsid w:val="00E358E5"/>
     <w:rsid w:val="00E53AC5"/>
+    <w:rsid w:val="00E67604"/>
     <w:rsid w:val="00E72739"/>
     <w:rsid w:val="00E83D8C"/>
+    <w:rsid w:val="00E90F28"/>
     <w:rsid w:val="00E951C6"/>
+    <w:rsid w:val="00EA1FE0"/>
     <w:rsid w:val="00EA61CC"/>
     <w:rsid w:val="00EB074F"/>
     <w:rsid w:val="00EB5806"/>
     <w:rsid w:val="00EC6511"/>
+    <w:rsid w:val="00EC6EF1"/>
+    <w:rsid w:val="00ED2D46"/>
     <w:rsid w:val="00ED60E4"/>
     <w:rsid w:val="00EE0C89"/>
+    <w:rsid w:val="00EF0BC2"/>
+    <w:rsid w:val="00EF6F20"/>
+    <w:rsid w:val="00F035A0"/>
     <w:rsid w:val="00F05F2B"/>
     <w:rsid w:val="00F13863"/>
     <w:rsid w:val="00F14E10"/>
     <w:rsid w:val="00F161B1"/>
+    <w:rsid w:val="00F17E72"/>
     <w:rsid w:val="00F45261"/>
     <w:rsid w:val="00F628A1"/>
     <w:rsid w:val="00F62DA6"/>
     <w:rsid w:val="00F71F59"/>
+    <w:rsid w:val="00F71FD1"/>
+    <w:rsid w:val="00F72FDF"/>
+    <w:rsid w:val="00F75B2F"/>
     <w:rsid w:val="00FF048A"/>
     <w:rsid w:val="00FF4AB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C80EC32"/>
+  <w14:docId w14:val="4621C9C7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{07791EBD-D838-41CB-97D6-204245E22A98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16527,50 +20631,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AD296F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -16676,58 +20781,58 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D96A8F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00D34473"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atlantide.univ-nantes.fr/-Traducteurs-dans-l-histoire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/mg7xc78f82n8rje/Tir%C3%A9%20%C3%A0%20part.pdf?dl=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/william-marx/seminar-2021-04-13-15h30.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atlantide.univ-nantes.fr/-1943-en-traductions-dans-l-espace-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atlantide.univ-nantes.fr/Enjeux-du-vers-et-de-la-prose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iml.edu.mk/images/materijali/zbornik%20Dislokacii%20prelom%20KA%203.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/6hrg0geyigtltgq/17lom.pdf?dl=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/4561" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sflgc.org/acte/christine-lombez-dune-anthologie-a-lautre-que-transmettre-de-la-poesie-allemande-en-francais-pendant-apres-loccupation/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chronotopos.eu/index.php/cts/article/view/3625/5584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canalc2.tv/video/14984" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19195/0557-2665.68.9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sflgc.org/acte/christine-lombez-critique-traduction-et-propagande-dans-la-presse-francaise-de-loccupation-lexemple-de-comoedia-1941-44/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.pergola-publications.fr/index.php?id=944" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/itineraires/4561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sflgc.org/acte/christine-lombez-dune-anthologie-a-lautre-que-transmettre-de-la-poesie-allemande-en-francais-pendant-apres-loccupation/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LjO1IHYZRdg&amp;list=PLnL8k02w2FdcSOw-pKZDSRS-aJlE-FHhG&amp;index=9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/site/william-marx/seminar-2021-04-13-15h30.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.pergola-publications.fr/index.php?id=1060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.pergola-publications.fr/index.php?id=1102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sflgc.org/acte/christine-lombez-critique-traduction-et-propagande-dans-la-presse-francaise-de-loccupation-lexemple-de-comoedia-1941-44/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euradio.fr/emission/KLkz-euradio-a-nantes/l50x-traduire-en-temps-de-guerre-en-europe-1939-1945" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iml.edu.mk/images/materijali/zbornik%20Dislokacii%20prelom%20KA%203.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chronotopos.eu/index.php/cts/article/view/3625/5584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chahut.ch/documentaire/philippe-jaccottet/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/mg7xc78f82n8rje/Tir%C3%A9%20%C3%A0%20part.pdf?dl=0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tsocc.huma-num.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/6hrg0geyigtltgq/17lom.pdf?dl=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.19195/0557-2665.68.9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlantide.pergola-publications.fr/index.php?id=271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.canalc2.tv/video/14984" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16951,70 +21056,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>18117</Characters>
+  <Pages>7</Pages>
+  <Words>3989</Words>
+  <Characters>21940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>182</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21368</CharactersWithSpaces>
+  <CharactersWithSpaces>25878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Christine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>